--- v2 (2026-03-07)
+++ v3 (2026-05-08)
@@ -3332,73 +3332,51 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit,</w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3715C5" w14:textId="32278345" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="001836B0" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -4153,73 +4131,51 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8E0FE3" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4350,51 +4306,50 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>{OPEN FILTER AA</w:t>
       </w:r>
       <w:r w:rsidR="00AD22F4" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> = IF Q632A1 = CODES 5-6, THEN ASK QIMW86_1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53018314" w14:textId="5CB3E28E" w:rsidR="0008772E" w:rsidRPr="001F2859" w:rsidRDefault="00802CF5" w:rsidP="0008772E">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
@@ -4917,73 +4872,51 @@
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326E858A" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -5348,51 +5281,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nicotine gum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA9625" w14:textId="77777777" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
@@ -5755,73 +5687,51 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2DD3A7" w14:textId="0AC54DB5" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -6212,72 +6122,71 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THEN</w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASK Q632E67</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00F51B4A" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44266445" w14:textId="26EF83EB" w:rsidR="00860EB2" w:rsidRPr="00233666" w:rsidRDefault="00860EB2" w:rsidP="00507D51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE180F0" w14:textId="77777777" w:rsidR="00FF0969" w:rsidRPr="00233666" w:rsidRDefault="00FF0969" w:rsidP="00FF0969">
       <w:pPr>
@@ -7044,112 +6953,110 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="007048FF" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9 </w:t>
       </w:r>
       <w:r w:rsidR="00CB126C" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or 10 THEN ASK Q632E68</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B4422" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007105FF" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="1C9B4422" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4CD53A52" w14:textId="61EEB634" w:rsidR="00454BB3" w:rsidRPr="00233666" w:rsidRDefault="004C2C1E" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>632e68</w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
@@ -7615,81 +7522,80 @@
     <w:p w14:paraId="7D51A87C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QIMW144_01</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="001F2859" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E8179E" w14:textId="302B0453" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -10533,59 +10439,50 @@
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DP: IF Q632A1=CODES 1-2 USE ‘DO’; IF Q632A1 = CODE 4 USE ‘DID’]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you usually smoke?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>says</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 'Don't know', encourage them to give</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -12676,51 +12573,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Not at all</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF1BAF5" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -15064,51 +14960,50 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IF Q632</w:t>
       </w:r>
       <w:r w:rsidR="001C4915" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;=1 THEN ASK Q632E40</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B5F060" w14:textId="2B9CAFA9" w:rsidR="00F04615" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
@@ -15573,73 +15468,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On!,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A21214A" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -17310,51 +17183,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Advice from a GP\health professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691444A4" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -17977,51 +17849,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00E73220" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A125B8" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{OPEN FILTER X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BBD2F5" w14:textId="77777777" w:rsidR="001C4915" w:rsidRPr="00D4700F" w:rsidRDefault="001C4915" w:rsidP="001C4915">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19483,73 +19354,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On!,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B94A29" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00C461C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -20364,54 +20213,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4655FC" w14:textId="72279365" w:rsidR="000E5985" w:rsidRPr="00233666" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -22179,82 +22027,80 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65ADA492" w14:textId="7006F95F" w:rsidR="000A3720" w:rsidRPr="000678C5" w:rsidRDefault="000A3720" w:rsidP="000678C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>{OPEN FILTER AH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518F705F" w14:textId="36BEC511" w:rsidR="000A3720" w:rsidRPr="00DD7E88" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
+    <w:p w14:paraId="518F705F" w14:textId="36BEC511" w:rsidR="000A3720" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="007105FF">
+      <w:r w:rsidRPr="007428D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6C59B" w14:textId="43705B04" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk95143747"/>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -22860,90 +22706,69 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B1A7ABB" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>1. A disposable e-cigarette or vaping device (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>1. A disposable e-cigarette or vaping device (non –rechargeable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E327BB" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>non –rechargeable</w:t>
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. An e-cigarette or vaping device that uses replaceable pre-filled cartridges (rechargeable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12781BEF" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3. An e-cigarette or vaping device with a tank that you refill with liquids (rechargeable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D461FD" w14:textId="3DAB1D2D" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
@@ -23018,54 +22843,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07511">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760474F8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4B6BD9" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
@@ -23370,54 +23194,53 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66AE0">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="007428D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F0901E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFCA198" w14:textId="75547282" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
@@ -25110,156 +24933,159 @@
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E346D8D" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{355A473F-A546-4AF8-8E71-D50C19C59ACC}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{97E93946-DAC1-45D0-A377-365131E160F3}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9A646A33-23C7-4AC9-B356-A070C1CCF1F7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{088D0305-43CE-47DC-AD82-4F76CBAF3E04}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{3B0193FA-4844-4A90-83B0-BA047BC2299D}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{07A02157-976E-4B01-B1F3-37698FEA9698}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{59BACDEA-F1A6-4ADD-BBA7-C761EEB43020}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{E7444112-D173-489C-A530-CF4C0074ECE8}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{4CC672A5-3156-4E89-9D10-0A88A0C9F708}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7465000D-C051-48CC-BBB1-3890E4139EDA}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{21FF525C-895E-42C1-8527-3EA5B0729832}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{49A5862B-D3B2-4F16-B45D-87D202826E06}"/>
   </w:font>
   <w:font w:name="TimesNewRoman Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman ExtraBold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{72E4496E-A9A8-4BE3-9D6F-4E7B68D356E5}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{40BEEDB6-D15B-44FA-95E3-D068A4F67779}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B5E8A819-2BCE-4AC4-9510-F083422C5663}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{A26F6834-803D-4AB5-B91E-B5C7C4C33602}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38DBC3B2" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34D4E734" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="059B48A4" w14:textId="313E5E32" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
+  <w:p w14:paraId="059B48A4" w14:textId="7D3A2452" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
-      <w:t>61767-02</w:t>
+      <w:t>61767-</w:t>
+    </w:r>
+    <w:r w:rsidR="009334AA">
+      <w:t>10</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67CD9E16" w14:textId="77777777" w:rsidR="00043A94" w:rsidRDefault="00043A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="052B835C" w14:textId="2F9C7AD0" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>Smokers Toolkit (ST)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>INTERNAL/CLIENT USE ONLY</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="715B21FB" w14:textId="70C222FB" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
@@ -30013,51 +29839,51 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2022468673">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2070689878">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1087653405">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1312636631">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1445151448">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1590507486">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -30248,50 +30074,51 @@
     <w:rsid w:val="0045487B"/>
     <w:rsid w:val="00454BB3"/>
     <w:rsid w:val="00454F14"/>
     <w:rsid w:val="00460A38"/>
     <w:rsid w:val="0046591B"/>
     <w:rsid w:val="00470921"/>
     <w:rsid w:val="00472FF0"/>
     <w:rsid w:val="00480D37"/>
     <w:rsid w:val="004846DC"/>
     <w:rsid w:val="00486101"/>
     <w:rsid w:val="004861B5"/>
     <w:rsid w:val="00491140"/>
     <w:rsid w:val="00495398"/>
     <w:rsid w:val="0049544B"/>
     <w:rsid w:val="004A3D9C"/>
     <w:rsid w:val="004B02E7"/>
     <w:rsid w:val="004B4E60"/>
     <w:rsid w:val="004B4FB2"/>
     <w:rsid w:val="004C2C1E"/>
     <w:rsid w:val="004C53F9"/>
     <w:rsid w:val="004D1394"/>
     <w:rsid w:val="004E762B"/>
     <w:rsid w:val="004E78C9"/>
     <w:rsid w:val="004F179C"/>
     <w:rsid w:val="004F248B"/>
+    <w:rsid w:val="004F466E"/>
     <w:rsid w:val="0050458F"/>
     <w:rsid w:val="00504C52"/>
     <w:rsid w:val="00504FEB"/>
     <w:rsid w:val="00505CF1"/>
     <w:rsid w:val="00507D51"/>
     <w:rsid w:val="005120DA"/>
     <w:rsid w:val="005170CD"/>
     <w:rsid w:val="00521147"/>
     <w:rsid w:val="00531217"/>
     <w:rsid w:val="00533110"/>
     <w:rsid w:val="005351F5"/>
     <w:rsid w:val="005401FF"/>
     <w:rsid w:val="0054209A"/>
     <w:rsid w:val="005434F8"/>
     <w:rsid w:val="00550BA2"/>
     <w:rsid w:val="005627B6"/>
     <w:rsid w:val="00565500"/>
     <w:rsid w:val="0057541F"/>
     <w:rsid w:val="00577204"/>
     <w:rsid w:val="00585807"/>
     <w:rsid w:val="0058669E"/>
     <w:rsid w:val="005935FA"/>
     <w:rsid w:val="00595DAC"/>
     <w:rsid w:val="005A4D7E"/>
     <w:rsid w:val="005A50F7"/>
@@ -30337,50 +30164,51 @@
     <w:rsid w:val="006B6202"/>
     <w:rsid w:val="006B652B"/>
     <w:rsid w:val="006C3880"/>
     <w:rsid w:val="006D5D1F"/>
     <w:rsid w:val="006D6602"/>
     <w:rsid w:val="006D7CBA"/>
     <w:rsid w:val="006E132E"/>
     <w:rsid w:val="006E4630"/>
     <w:rsid w:val="006E66CF"/>
     <w:rsid w:val="006E7896"/>
     <w:rsid w:val="006F7B3C"/>
     <w:rsid w:val="00702CD5"/>
     <w:rsid w:val="007048FF"/>
     <w:rsid w:val="007105FF"/>
     <w:rsid w:val="00710969"/>
     <w:rsid w:val="007130C2"/>
     <w:rsid w:val="00714EBC"/>
     <w:rsid w:val="00716BF7"/>
     <w:rsid w:val="0072149C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="00726DA9"/>
     <w:rsid w:val="00731AD0"/>
     <w:rsid w:val="00736F66"/>
     <w:rsid w:val="007371FD"/>
     <w:rsid w:val="00737408"/>
+    <w:rsid w:val="007428D8"/>
     <w:rsid w:val="00743A09"/>
     <w:rsid w:val="0074405C"/>
     <w:rsid w:val="007515A1"/>
     <w:rsid w:val="00751999"/>
     <w:rsid w:val="00760D6B"/>
     <w:rsid w:val="0076263E"/>
     <w:rsid w:val="007826E7"/>
     <w:rsid w:val="00792927"/>
     <w:rsid w:val="007A00EE"/>
     <w:rsid w:val="007B5A18"/>
     <w:rsid w:val="007D00F5"/>
     <w:rsid w:val="007E02AD"/>
     <w:rsid w:val="007F01B1"/>
     <w:rsid w:val="007F3A09"/>
     <w:rsid w:val="007F75D6"/>
     <w:rsid w:val="0080084C"/>
     <w:rsid w:val="008027F8"/>
     <w:rsid w:val="00802CF5"/>
     <w:rsid w:val="00806AE9"/>
     <w:rsid w:val="00806F4C"/>
     <w:rsid w:val="008158D7"/>
     <w:rsid w:val="00817F6D"/>
     <w:rsid w:val="00821C48"/>
     <w:rsid w:val="008279C2"/>
     <w:rsid w:val="0083001F"/>
@@ -30391,50 +30219,51 @@
     <w:rsid w:val="00845630"/>
     <w:rsid w:val="00860EB2"/>
     <w:rsid w:val="00864416"/>
     <w:rsid w:val="0086457C"/>
     <w:rsid w:val="008704F4"/>
     <w:rsid w:val="00875B6F"/>
     <w:rsid w:val="00891E1B"/>
     <w:rsid w:val="0089242B"/>
     <w:rsid w:val="008A20F8"/>
     <w:rsid w:val="008A4D56"/>
     <w:rsid w:val="008C2C35"/>
     <w:rsid w:val="008C3E53"/>
     <w:rsid w:val="008C4A04"/>
     <w:rsid w:val="008C6D93"/>
     <w:rsid w:val="008D32FD"/>
     <w:rsid w:val="008D708C"/>
     <w:rsid w:val="008D7341"/>
     <w:rsid w:val="008E103B"/>
     <w:rsid w:val="008E17E5"/>
     <w:rsid w:val="008F0346"/>
     <w:rsid w:val="008F175C"/>
     <w:rsid w:val="008F47B4"/>
     <w:rsid w:val="00916645"/>
     <w:rsid w:val="00926C8C"/>
     <w:rsid w:val="009328D1"/>
+    <w:rsid w:val="009334AA"/>
     <w:rsid w:val="00933BEA"/>
     <w:rsid w:val="009475AA"/>
     <w:rsid w:val="00947C49"/>
     <w:rsid w:val="00950FB0"/>
     <w:rsid w:val="00951120"/>
     <w:rsid w:val="0095399C"/>
     <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009616C2"/>
     <w:rsid w:val="009621BF"/>
     <w:rsid w:val="00962497"/>
     <w:rsid w:val="009677E2"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="009727F0"/>
     <w:rsid w:val="00974DAC"/>
     <w:rsid w:val="00983474"/>
     <w:rsid w:val="00986122"/>
     <w:rsid w:val="009872F4"/>
     <w:rsid w:val="009873CD"/>
     <w:rsid w:val="009A1EB5"/>
     <w:rsid w:val="009A5970"/>
     <w:rsid w:val="009A7988"/>
     <w:rsid w:val="009B05A4"/>
     <w:rsid w:val="009B3280"/>
     <w:rsid w:val="009B72A6"/>
     <w:rsid w:val="009C4E31"/>
@@ -30600,50 +30429,51 @@
     <w:rsid w:val="00EA2D54"/>
     <w:rsid w:val="00EB179E"/>
     <w:rsid w:val="00EB3EA2"/>
     <w:rsid w:val="00EB61D5"/>
     <w:rsid w:val="00EC5C77"/>
     <w:rsid w:val="00ED1433"/>
     <w:rsid w:val="00ED7386"/>
     <w:rsid w:val="00EE223B"/>
     <w:rsid w:val="00EE723A"/>
     <w:rsid w:val="00EF4545"/>
     <w:rsid w:val="00EF4C63"/>
     <w:rsid w:val="00EF6181"/>
     <w:rsid w:val="00F04615"/>
     <w:rsid w:val="00F2223C"/>
     <w:rsid w:val="00F23973"/>
     <w:rsid w:val="00F51B4A"/>
     <w:rsid w:val="00F54C42"/>
     <w:rsid w:val="00F662A1"/>
     <w:rsid w:val="00F66AE0"/>
     <w:rsid w:val="00F70861"/>
     <w:rsid w:val="00F70B9F"/>
     <w:rsid w:val="00F7640A"/>
     <w:rsid w:val="00F824AD"/>
     <w:rsid w:val="00F92B20"/>
     <w:rsid w:val="00F935C6"/>
+    <w:rsid w:val="00F94793"/>
     <w:rsid w:val="00FA3BFB"/>
     <w:rsid w:val="00FA5C14"/>
     <w:rsid w:val="00FB4E23"/>
     <w:rsid w:val="00FD0991"/>
     <w:rsid w:val="00FD5DC8"/>
     <w:rsid w:val="00FE151D"/>
     <w:rsid w:val="00FE2723"/>
     <w:rsid w:val="00FE3239"/>
     <w:rsid w:val="00FF0969"/>
     <w:rsid w:val="00FF2468"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -32592,59 +32422,59 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58C58B3-51F4-4E8D-B7E6-DEB93E296521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C77E06-D1FF-4C6B-AEF2-90F0BD506BFE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A6B66A-A6F8-4090-ABA8-EA8D4B72B3F3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A619A01-AF66-43A4-A4ED-1A305AE7614F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{191AE181-6934-402F-B1F5-FC2FA981E888}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3029702-1269-46B5-BFA0-6E50461C09CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09EF0C8-2CF2-4E17-9C6D-170C80331036}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>4585</Words>
   <Characters>20093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>167</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>