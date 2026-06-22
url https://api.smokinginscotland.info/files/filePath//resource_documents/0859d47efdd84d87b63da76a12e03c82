--- v3 (2026-05-08)
+++ v4 (2026-06-22)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A7B5CF2" w14:textId="77777777" w:rsidR="00ED1433" w:rsidRDefault="00ED1433" w:rsidP="000267DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
@@ -1140,51 +1145,51 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CE9EDE" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="00FF2468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336790B7" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="00FF2468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33AAA5E1" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="00FF2468">
+    <w:p w14:paraId="6AA5CC53" w14:textId="77777777" w:rsidR="00A27521" w:rsidRDefault="00A27521" w:rsidP="00FF2468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="085B27BD" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="00FF2468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C93FE7" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="00FF2468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2217,51 +2222,51 @@
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4F920B" w14:textId="73A2917A" w:rsidR="00D46DA4" w:rsidRPr="00B56372" w:rsidRDefault="00D46DA4" w:rsidP="00D46DA4"/>
-    <w:p w14:paraId="6CB1F783" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="003D7A41">
+    <w:p w14:paraId="6CB1F783" w14:textId="17158370" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="003D7A41">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="504CBD26" w14:textId="77777777" w:rsidR="00F23973" w:rsidRDefault="00F23973" w:rsidP="003D7A41">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
@@ -4306,50 +4311,51 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>{OPEN FILTER AA</w:t>
       </w:r>
       <w:r w:rsidR="00AD22F4" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> = IF Q632A1 = CODES 5-6, THEN ASK QIMW86_1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53018314" w14:textId="5CB3E28E" w:rsidR="0008772E" w:rsidRPr="001F2859" w:rsidRDefault="00802CF5" w:rsidP="0008772E">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
@@ -5281,50 +5287,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nicotine gum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA9625" w14:textId="77777777" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
@@ -6122,69 +6129,69 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THEN</w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASK Q632E67</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00C02292" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B4449">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44266445" w14:textId="26EF83EB" w:rsidR="00860EB2" w:rsidRPr="00233666" w:rsidRDefault="00860EB2" w:rsidP="00507D51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6971,92 +6978,93 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or 10 THEN ASK Q632E68</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9B4422" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B72A6">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4CD53A52" w14:textId="61EEB634" w:rsidR="00454BB3" w:rsidRPr="00233666" w:rsidRDefault="004C2C1E" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>632e68</w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
@@ -7522,78 +7530,79 @@
     <w:p w14:paraId="7D51A87C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QIMW144_01</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B427FA" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B72A6">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E8179E" w14:textId="302B0453" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
@@ -10439,50 +10448,59 @@
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DP: IF Q632A1=CODES 1-2 USE ‘DO’; IF Q632A1 = CODE 4 USE ‘DID’]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you usually smoke?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D4700F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="F79646"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>says</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 'Don't know', encourage them to give</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -11821,593 +11839,665 @@
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3. Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6875C236" w14:textId="77777777" w:rsidR="006E7896" w:rsidRPr="006E7896" w:rsidRDefault="006E7896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07BF037B" w14:textId="325B3E44" w:rsidR="00454BB3" w:rsidRPr="006E7896" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
+    <w:p w14:paraId="07BF037B" w14:textId="325B3E44" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E7896">
+      <w:r w:rsidRPr="0057731B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>IF Q632A1 = CODES 1-4 ASK Q632X4A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C5F9CF" w14:textId="77777777" w:rsidR="008158D7" w:rsidRPr="00D4700F" w:rsidRDefault="00CD5649" w:rsidP="00454BB3">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="28C5F9CF" w14:textId="77777777" w:rsidR="008158D7" w:rsidRPr="0057731B" w:rsidRDefault="00CD5649" w:rsidP="00454BB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00454BB3" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>632x4a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00454BB3" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Has your GP spoken to you about smoking in the past year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00454BB3" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(i.e. last 12 months)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F531BE" w14:textId="77D3B3DA" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="008158D7" w:rsidP="00454BB3">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D4700F">
+    <w:p w14:paraId="45F531BE" w14:textId="77D3B3DA" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="008158D7" w:rsidP="00454BB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>READ OUT</w:t>
       </w:r>
-      <w:r w:rsidR="00BF70E1" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00BF70E1" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROBE FULLY</w:t>
       </w:r>
-      <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00454BB3" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
         <w:t>INTERVIEWER: PLEASE CODE ALL THAT APPLY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A82185E" w14:textId="049D7BA7" w:rsidR="00CD5649" w:rsidRPr="00D4700F" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6A82185E" w14:textId="049D7BA7" w:rsidR="00CD5649" w:rsidRPr="0057731B" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(DP: MULTI CODE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEDBFE4" w14:textId="77777777" w:rsidR="00CD5649" w:rsidRPr="00D4700F" w:rsidRDefault="00CD5649" w:rsidP="00454BB3">
-[...14 lines deleted...]
-    <w:p w14:paraId="0AE75D55" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="1BEDBFE4" w14:textId="77777777" w:rsidR="00CD5649" w:rsidRPr="0057731B" w:rsidRDefault="00CD5649" w:rsidP="00454BB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE75D55" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes, he\she suggested that I go to a specialist stop smoking advisor or group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F42EA3" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="68F42EA3" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes, he\she suggested that I see a nurse in the practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC40D27" w14:textId="7AB67973" w:rsidR="001B2B72" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="6BC40D27" w14:textId="7AB67973" w:rsidR="001B2B72" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes, he\she offered me a prescription for Champix, Zyban, a nicotine patch, nicotine gum or another nicotine product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455E3D31" w14:textId="59C7735C" w:rsidR="001B2B72" w:rsidRPr="00D4700F" w:rsidRDefault="001B2B72" w:rsidP="00B246C0">
+    <w:p w14:paraId="455E3D31" w14:textId="59C7735C" w:rsidR="001B2B72" w:rsidRPr="0057731B" w:rsidRDefault="001B2B72" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yes, he\she suggested that I use an e-cigarette</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03F3" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or vaping device</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D9DF6" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="047D9DF6" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes, he\she advised me to stop but did not offer anything</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6221A588" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="6221A588" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes, he\she asked me about my smoking but did not advise me to stop smoking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD830F7" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="3FD830F7" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No, I have seen my GP in the last </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> but he\she has not spoken to me about smoking</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7D6D" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AD7D6D" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [SINGLE CODE – TO </w:t>
       </w:r>
-      <w:r w:rsidR="003A13F8" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003A13F8" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BE MUTUALLY EXCLUSIVE</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7D6D" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AD7D6D" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DB5669" w14:textId="3DA12FFD" w:rsidR="00AD7D6D" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
+    <w:p w14:paraId="63DB5669" w14:textId="3DA12FFD" w:rsidR="00AD7D6D" w:rsidRPr="0057731B" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>No, I have not seen my GP in the last year</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7D6D" w:rsidRPr="00D4700F">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AD7D6D" w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [SINGLE CODE – TO BE MUTUALLY EXCLUSIVE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBAD1E0" w14:textId="053A76AB" w:rsidR="008158D7" w:rsidRPr="00D4700F" w:rsidRDefault="008158D7" w:rsidP="00B246C0">
+    <w:p w14:paraId="6BBAD1E0" w14:textId="053A76AB" w:rsidR="008158D7" w:rsidRPr="0057731B" w:rsidRDefault="008158D7" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AC0D9B" w14:textId="263226CF" w:rsidR="00CD5649" w:rsidRPr="00D4700F" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
+    <w:p w14:paraId="33AC0D9B" w14:textId="263226CF" w:rsidR="00CD5649" w:rsidRPr="0057731B" w:rsidRDefault="00CD5649" w:rsidP="00CD5649">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:strike/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="011CD652" w14:textId="6066FDD6" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00D954CB" w:rsidP="00D954CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
@@ -12573,50 +12663,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Not at all</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF1BAF5" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -14960,50 +15051,51 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IF Q632</w:t>
       </w:r>
       <w:r w:rsidR="001C4915" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;=1 THEN ASK Q632E40</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B5F060" w14:textId="2B9CAFA9" w:rsidR="00F04615" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
@@ -17183,50 +17275,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Advice from a GP\health professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691444A4" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -17849,50 +17942,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00E73220" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A125B8" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{OPEN FILTER X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BBD2F5" w14:textId="77777777" w:rsidR="001C4915" w:rsidRPr="00D4700F" w:rsidRDefault="001C4915" w:rsidP="001C4915">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20204,60 +20298,60 @@
     </w:p>
     <w:p w14:paraId="46A29534" w14:textId="74FD29D3" w:rsidR="00CC116D" w:rsidRPr="00233666" w:rsidRDefault="00CC116D" w:rsidP="00A33BD5"/>
     <w:p w14:paraId="734E7523" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="006B4449" w:rsidRDefault="00FE151D" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4449">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4655FC" w14:textId="72279365" w:rsidR="000E5985" w:rsidRPr="00233666" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
@@ -22045,60 +22139,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>{OPEN FILTER AH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518F705F" w14:textId="36BEC511" w:rsidR="000A3720" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6C59B" w14:textId="43705B04" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk95143747"/>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -22725,50 +22819,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1. A disposable e-cigarette or vaping device (non –rechargeable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E327BB" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. An e-cigarette or vaping device that uses replaceable pre-filled cartridges (rechargeable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12781BEF" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3. An e-cigarette or vaping device with a tank that you refill with liquids (rechargeable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D461FD" w14:textId="3DAB1D2D" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
@@ -22834,60 +22929,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>IF QIMW118_2 = 1 THEN ASK QIMW118_4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240838B8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="009B72A6" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07511">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B72A6">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
+      <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760474F8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4B6BD9" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -23194,59 +23289,70 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="007428D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00B427FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>N SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F0901E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFCA198" w14:textId="75547282" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -23816,75 +23922,256 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other (please specify)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378AD99" w14:textId="658E35BC" w:rsidR="00212666" w:rsidRPr="00B56372" w:rsidRDefault="00212666" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F12FFA" w14:textId="77777777" w:rsidR="001D16BA" w:rsidRDefault="001D16BA" w:rsidP="000A3720">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="53DEBF74" w14:textId="54A5BDE2" w:rsidR="00F935C6" w:rsidRPr="00C02292" w:rsidRDefault="0057731B" w:rsidP="00F935C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ASK ALL IN ENGLAND UNDER 40 YEARS OLD,  EVER </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SMOKED</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49407C29" w14:textId="7EE45836" w:rsidR="0057731B" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>IF Q632A1=1-5</w:t>
+      </w:r>
+      <w:r w:rsidR="0057731B" w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND AGE=40 or younger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090A544C" w14:textId="49CC9A19" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="0057731B" w:rsidP="00566B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QIMW234_01. </w:t>
+      </w:r>
+      <w:r w:rsidR="00566B25" w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Just to check, how old were you when you first started smoking cigarettes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C508B6C" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>IF NECESSARY: If you cannot remember your exact age, please provide an estimate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6901A7B1" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179E966A" w14:textId="0AD37E51" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>READ OUT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8B1C12" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="0057731B" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C02292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(DP: ALLOW NUMERIC RANGE, 0-120, DK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057731B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B80DE0D" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1E8FAC" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7636BC" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
@@ -24264,51 +24551,51 @@
       <w:r w:rsidR="00612E22" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409A4C10" w14:textId="77777777" w:rsidR="00F935C6" w:rsidRDefault="00F935C6" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75EAC6FC" w14:textId="77777777" w:rsidR="00521147" w:rsidRPr="00521147" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk192068788"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk192068788"/>
       <w:r w:rsidRPr="00521147">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE09FEA" w14:textId="77777777" w:rsidR="00521147" w:rsidRPr="00521147" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EDBF1A8" w14:textId="3605B624" w:rsidR="00521147" w:rsidRPr="00C12F2C" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -24425,85 +24712,85 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(England only</w:t>
       </w:r>
       <w:r w:rsidR="004259BD" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – March – June 25 only)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="76D26EC7" w14:textId="0CB4FE9A" w:rsidR="00521147" w:rsidRPr="00C12F2C" w:rsidRDefault="00550BA2" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>READ OUT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACF55D5" w14:textId="0F70D96A" w:rsidR="00D416DA" w:rsidRPr="00C12F2C" w:rsidRDefault="00D416DA" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk189496731"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk189496731"/>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>QIMW221_01</w:t>
       </w:r>
       <w:r w:rsidR="00550BA2" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -24760,51 +25047,51 @@
           <w:strike/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Prefer not to say</w:t>
       </w:r>
       <w:r w:rsidR="0065037E" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DP: SINGLE CODE)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="17BD805B" w14:textId="77777777" w:rsidR="00521147" w:rsidRPr="00521147" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521147">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF1DC3A" w14:textId="77777777" w:rsidR="00521147" w:rsidRPr="00521147" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24889,203 +25176,253 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>CLOSE FILTER AD}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BED4F60" w14:textId="77777777" w:rsidR="008E17E5" w:rsidRPr="00101834" w:rsidRDefault="008E17E5" w:rsidP="00A42F73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E17E5" w:rsidRPr="00101834" w:rsidSect="00AF3981">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="8" w:author="Clare Yetton" w:date="2026-03-31T11:42:00Z" w:initials="CY">
+    <w:p w14:paraId="320DA09F" w14:textId="77777777" w:rsidR="0057731B" w:rsidRDefault="0057731B" w:rsidP="0057731B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Asked every other month</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0289A790" w14:textId="77777777" w:rsidR="0057731B" w:rsidRDefault="0057731B" w:rsidP="0057731B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Starting April, June, Aug, Oct, Dec etc</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="0289A790" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="40F08CA4" w16cex:dateUtc="2026-03-31T10:42:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="0289A790" w16cid:durableId="40F08CA4"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="02AC8204" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E346D8D" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{9A646A33-23C7-4AC9-B356-A070C1CCF1F7}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{088D0305-43CE-47DC-AD82-4F76CBAF3E04}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{3D522AFE-23F9-42A5-9266-C00E11F97AB8}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{4746FF22-514C-48D9-ADDD-F261FEE45DF0}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{59BACDEA-F1A6-4ADD-BBA7-C761EEB43020}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{E7444112-D173-489C-A530-CF4C0074ECE8}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{D710AEBF-AF55-47AA-98B0-BBF550847A9E}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{EFCEF900-78AA-40D0-A247-50995989ECD2}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{7465000D-C051-48CC-BBB1-3890E4139EDA}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{2BCC168B-7C2A-4096-9CBE-617F5CB8369E}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{49A5862B-D3B2-4F16-B45D-87D202826E06}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{E9EF0883-818E-4BEF-B8BD-559C62ED2B45}"/>
   </w:font>
   <w:font w:name="TimesNewRoman Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman ExtraBold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{B5E8A819-2BCE-4AC4-9510-F083422C5663}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{A26F6834-803D-4AB5-B91E-B5C7C4C33602}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B7F47C44-D949-4663-BE9D-13741743F1B6}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{EF2B4BE5-BE67-429C-AEB7-1106C5D505AB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38DBC3B2" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34D4E734" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="059B48A4" w14:textId="7D3A2452" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
+  <w:p w14:paraId="059B48A4" w14:textId="65943901" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>61767-</w:t>
     </w:r>
     <w:r w:rsidR="009334AA">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C02292">
+      <w:t>9</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67CD9E16" w14:textId="77777777" w:rsidR="00043A94" w:rsidRDefault="00043A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="052B835C" w14:textId="2F9C7AD0" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>Smokers Toolkit (ST)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>INTERNAL/CLIENT USE ONLY</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="715B21FB" w14:textId="70C222FB" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
@@ -29835,50 +30172,58 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="432435636">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2022468673">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2070689878">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1087653405">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1312636631">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1445151448">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1590507486">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Clare Yetton">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Clare.Yetton@ipsos.com::3a4c0f98-cbc5-4596-b6d2-fc81f2934fc9"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -30092,70 +30437,74 @@
     <w:rsid w:val="004C2C1E"/>
     <w:rsid w:val="004C53F9"/>
     <w:rsid w:val="004D1394"/>
     <w:rsid w:val="004E762B"/>
     <w:rsid w:val="004E78C9"/>
     <w:rsid w:val="004F179C"/>
     <w:rsid w:val="004F248B"/>
     <w:rsid w:val="004F466E"/>
     <w:rsid w:val="0050458F"/>
     <w:rsid w:val="00504C52"/>
     <w:rsid w:val="00504FEB"/>
     <w:rsid w:val="00505CF1"/>
     <w:rsid w:val="00507D51"/>
     <w:rsid w:val="005120DA"/>
     <w:rsid w:val="005170CD"/>
     <w:rsid w:val="00521147"/>
     <w:rsid w:val="00531217"/>
     <w:rsid w:val="00533110"/>
     <w:rsid w:val="005351F5"/>
     <w:rsid w:val="005401FF"/>
     <w:rsid w:val="0054209A"/>
     <w:rsid w:val="005434F8"/>
     <w:rsid w:val="00550BA2"/>
     <w:rsid w:val="005627B6"/>
     <w:rsid w:val="00565500"/>
+    <w:rsid w:val="00566B25"/>
     <w:rsid w:val="0057541F"/>
     <w:rsid w:val="00577204"/>
+    <w:rsid w:val="0057731B"/>
     <w:rsid w:val="00585807"/>
     <w:rsid w:val="0058669E"/>
     <w:rsid w:val="005935FA"/>
     <w:rsid w:val="00595DAC"/>
     <w:rsid w:val="005A4D7E"/>
     <w:rsid w:val="005A50F7"/>
     <w:rsid w:val="005A644B"/>
     <w:rsid w:val="005B577C"/>
     <w:rsid w:val="005C76B8"/>
     <w:rsid w:val="005D3328"/>
     <w:rsid w:val="005E14AC"/>
     <w:rsid w:val="005E6887"/>
     <w:rsid w:val="005E68AE"/>
+    <w:rsid w:val="005E6B1E"/>
     <w:rsid w:val="005E7B91"/>
     <w:rsid w:val="005E7C0E"/>
     <w:rsid w:val="005E7FCE"/>
     <w:rsid w:val="005F0C74"/>
     <w:rsid w:val="005F7642"/>
+    <w:rsid w:val="006007A3"/>
     <w:rsid w:val="00607562"/>
     <w:rsid w:val="00610B53"/>
     <w:rsid w:val="0061169B"/>
     <w:rsid w:val="00612E22"/>
     <w:rsid w:val="00613118"/>
     <w:rsid w:val="006204F1"/>
     <w:rsid w:val="00632C68"/>
     <w:rsid w:val="0063391D"/>
     <w:rsid w:val="006341F8"/>
     <w:rsid w:val="0063449C"/>
     <w:rsid w:val="00645DAC"/>
     <w:rsid w:val="0065037E"/>
     <w:rsid w:val="0066517B"/>
     <w:rsid w:val="00667D7C"/>
     <w:rsid w:val="006729B8"/>
     <w:rsid w:val="00673AD3"/>
     <w:rsid w:val="00687C03"/>
     <w:rsid w:val="00687D55"/>
     <w:rsid w:val="0069254F"/>
     <w:rsid w:val="00694646"/>
     <w:rsid w:val="006958A8"/>
     <w:rsid w:val="006A13E9"/>
     <w:rsid w:val="006A3A7F"/>
     <w:rsid w:val="006A55D7"/>
     <w:rsid w:val="006B2B5B"/>
@@ -30252,106 +30601,109 @@
     <w:rsid w:val="009616C2"/>
     <w:rsid w:val="009621BF"/>
     <w:rsid w:val="00962497"/>
     <w:rsid w:val="009677E2"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="009727F0"/>
     <w:rsid w:val="00974DAC"/>
     <w:rsid w:val="00983474"/>
     <w:rsid w:val="00986122"/>
     <w:rsid w:val="009872F4"/>
     <w:rsid w:val="009873CD"/>
     <w:rsid w:val="009A1EB5"/>
     <w:rsid w:val="009A5970"/>
     <w:rsid w:val="009A7988"/>
     <w:rsid w:val="009B05A4"/>
     <w:rsid w:val="009B3280"/>
     <w:rsid w:val="009B72A6"/>
     <w:rsid w:val="009C4E31"/>
     <w:rsid w:val="009C6295"/>
     <w:rsid w:val="009D4044"/>
     <w:rsid w:val="009D7E88"/>
     <w:rsid w:val="00A0630F"/>
     <w:rsid w:val="00A125B8"/>
     <w:rsid w:val="00A137DF"/>
     <w:rsid w:val="00A22212"/>
+    <w:rsid w:val="00A27521"/>
     <w:rsid w:val="00A32A68"/>
     <w:rsid w:val="00A33BD5"/>
     <w:rsid w:val="00A411CF"/>
     <w:rsid w:val="00A42F73"/>
     <w:rsid w:val="00A566CB"/>
     <w:rsid w:val="00A62287"/>
     <w:rsid w:val="00A64C96"/>
     <w:rsid w:val="00A7187C"/>
     <w:rsid w:val="00A75638"/>
     <w:rsid w:val="00A77382"/>
     <w:rsid w:val="00A831CF"/>
     <w:rsid w:val="00A858DE"/>
     <w:rsid w:val="00A87106"/>
     <w:rsid w:val="00A95747"/>
     <w:rsid w:val="00AC3F6C"/>
     <w:rsid w:val="00AC626C"/>
     <w:rsid w:val="00AD22F4"/>
     <w:rsid w:val="00AD30E4"/>
     <w:rsid w:val="00AD5692"/>
     <w:rsid w:val="00AD5845"/>
     <w:rsid w:val="00AD65CC"/>
     <w:rsid w:val="00AD7D6D"/>
     <w:rsid w:val="00AF2AC8"/>
     <w:rsid w:val="00AF3981"/>
     <w:rsid w:val="00AF5C08"/>
     <w:rsid w:val="00B00AEE"/>
     <w:rsid w:val="00B11858"/>
     <w:rsid w:val="00B11B72"/>
     <w:rsid w:val="00B135EB"/>
     <w:rsid w:val="00B13EC2"/>
     <w:rsid w:val="00B16834"/>
     <w:rsid w:val="00B20D7A"/>
     <w:rsid w:val="00B246C0"/>
     <w:rsid w:val="00B2502B"/>
     <w:rsid w:val="00B2561B"/>
     <w:rsid w:val="00B3317F"/>
     <w:rsid w:val="00B4265C"/>
+    <w:rsid w:val="00B427FA"/>
     <w:rsid w:val="00B56372"/>
     <w:rsid w:val="00B6450B"/>
     <w:rsid w:val="00B679BF"/>
     <w:rsid w:val="00B739A8"/>
     <w:rsid w:val="00B76832"/>
     <w:rsid w:val="00B84A70"/>
     <w:rsid w:val="00B852D1"/>
     <w:rsid w:val="00B91906"/>
     <w:rsid w:val="00B930BD"/>
     <w:rsid w:val="00B94678"/>
     <w:rsid w:val="00BA4A43"/>
     <w:rsid w:val="00BB45AA"/>
     <w:rsid w:val="00BC62B5"/>
     <w:rsid w:val="00BC6BBC"/>
     <w:rsid w:val="00BE5013"/>
     <w:rsid w:val="00BE7F67"/>
     <w:rsid w:val="00BF3F3C"/>
     <w:rsid w:val="00BF70E1"/>
     <w:rsid w:val="00BF71D2"/>
+    <w:rsid w:val="00C02292"/>
     <w:rsid w:val="00C04BFC"/>
     <w:rsid w:val="00C04D02"/>
     <w:rsid w:val="00C05DD5"/>
     <w:rsid w:val="00C07315"/>
     <w:rsid w:val="00C12F2C"/>
     <w:rsid w:val="00C13B89"/>
     <w:rsid w:val="00C14EEE"/>
     <w:rsid w:val="00C168A7"/>
     <w:rsid w:val="00C333D7"/>
     <w:rsid w:val="00C37D60"/>
     <w:rsid w:val="00C43B12"/>
     <w:rsid w:val="00C45B0F"/>
     <w:rsid w:val="00C461C0"/>
     <w:rsid w:val="00C56D88"/>
     <w:rsid w:val="00C57107"/>
     <w:rsid w:val="00C671F0"/>
     <w:rsid w:val="00C8097A"/>
     <w:rsid w:val="00C854A2"/>
     <w:rsid w:val="00C86D61"/>
     <w:rsid w:val="00C870E8"/>
     <w:rsid w:val="00C97297"/>
     <w:rsid w:val="00C97647"/>
     <w:rsid w:val="00CA06A0"/>
     <w:rsid w:val="00CB0039"/>
     <w:rsid w:val="00CB126C"/>
@@ -31860,51 +32212,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113699307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -32422,91 +32774,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58C58B3-51F4-4E8D-B7E6-DEB93E296521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A6B66A-A6F8-4090-ABA8-EA8D4B72B3F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9F68B7-4DDC-429F-BEF0-1C6957CE37E5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{191AE181-6934-402F-B1F5-FC2FA981E888}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C46E637B-1C5C-4242-A11F-BA139CC69AC2}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09EF0C8-2CF2-4E17-9C6D-170C80331036}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FBB349-FD6E-46CF-A926-FAAF0528EE10}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>4585</Words>
-  <Characters>20093</Characters>
+  <Words>3728</Words>
+  <Characters>21252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
+  <Lines>177</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Normal dot (Rev02 January 2009)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IPSOS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24629</CharactersWithSpaces>
+  <CharactersWithSpaces>24931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Normal dot (Rev02 January 2009)</dc:title>
   <dc:subject>Universal Normal Template</dc:subject>
   <dc:creator>Authorised User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>af44d3240da420e376ed1a689eac1992bf6e6b19a5733d36f7b759867d0791e4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">