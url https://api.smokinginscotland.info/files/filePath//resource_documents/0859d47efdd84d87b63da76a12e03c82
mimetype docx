--- v4 (2026-06-22)
+++ v5 (2026-08-07)
@@ -814,73 +814,51 @@
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I do not smoke cigarettes at all, but I do smoke tobacco of some kind</w:t>
       </w:r>
       <w:r w:rsidR="00B94678" w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(eg. </w:t>
       </w:r>
       <w:r w:rsidR="00A64C96" w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ipe</w:t>
       </w:r>
       <w:r w:rsidR="00A64C96" w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
@@ -1589,71 +1567,51 @@
       <w:r w:rsidRPr="00D4440A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">QIMW207_01. </w:t>
       </w:r>
       <w:r w:rsidR="0045487B" w:rsidRPr="00D4440A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You just answered that you do not smoke cigarettes (including hand-rolled also referred to as 'rollies' or 'roll-ups') at all, but that you do smoke tobacco of some kind. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4440A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can I </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> which of the following tobacco products do you smoke? </w:t>
+        <w:t xml:space="preserve">Can I just check, which of the following tobacco products do you smoke? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F73007E" w14:textId="77777777" w:rsidR="0045487B" w:rsidRPr="00D4440A" w:rsidRDefault="0045487B" w:rsidP="00E27599">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F45D9C" w14:textId="41643B6E" w:rsidR="0045487B" w:rsidRDefault="0045487B" w:rsidP="00E27599">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4440A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4BACC6" w:themeColor="accent5"/>
@@ -3133,149 +3091,103 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nicotine </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nicotine mouthspray</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="37D24026" w14:textId="5BF7240D" w:rsidR="00CB126C" w:rsidRPr="001F2859" w:rsidRDefault="00533110" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with HEETS</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iQOS</w:t>
-[...42 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4CFA97" w14:textId="35AA61F4" w:rsidR="00CB126C" w:rsidRPr="001F2859" w:rsidRDefault="00CB126C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -3295,73 +3207,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit,</w:t>
+        <w:t>Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit,</w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3715C5" w14:textId="32278345" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="001836B0" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
@@ -3932,149 +3822,103 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nicotine </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nicotine mouthspray</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B21BB91" w14:textId="3D350E6F" w:rsidR="00533110" w:rsidRPr="001F2859" w:rsidRDefault="00533110" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with HEETS</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iQOS</w:t>
-[...42 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A1D565" w14:textId="03002ADC" w:rsidR="00CB126C" w:rsidRPr="001F2859" w:rsidRDefault="00CB126C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -4094,73 +3938,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit, </w:t>
+        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8E0FE3" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
@@ -4664,159 +4486,113 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nicotine </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nicotine mouthspray</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="59A8AFEF" w14:textId="017423D4" w:rsidR="00533110" w:rsidRPr="001F2859" w:rsidRDefault="00533110" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF33CC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with HEETS</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iQOS</w:t>
-[...52 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CBFD08" w14:textId="0961A5D6" w:rsidR="00CB126C" w:rsidRPr="001F2859" w:rsidRDefault="00CB126C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -4836,73 +4612,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit, </w:t>
+        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326E858A" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
@@ -5480,159 +5234,113 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nicotine </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nicotine mouthspray</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="539820C4" w14:textId="15796B4A" w:rsidR="00B6450B" w:rsidRPr="001F2859" w:rsidRDefault="00533110" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="001F2859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with HEETS</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iQOS</w:t>
-[...52 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00493D72" w14:textId="3FD19EF5" w:rsidR="00CB126C" w:rsidRPr="001F2859" w:rsidRDefault="00CB126C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -5652,73 +5360,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit, </w:t>
+        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2DD3A7" w14:textId="0AC54DB5" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
@@ -5936,87 +5622,76 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00CB126C" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or 10</w:t>
       </w:r>
       <w:r w:rsidR="000424C8" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007048FF" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E77265" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">13 </w:t>
       </w:r>
       <w:r w:rsidR="007048FF" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NEWW53A = CODES 1-</w:t>
       </w:r>
       <w:r w:rsidR="000424C8" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6347,61 +6022,59 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESPONDENT</w:t>
       </w:r>
       <w:r w:rsidR="00C45B0F" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAYS</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C45B0F" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘DON’T KNOW’</w:t>
       </w:r>
       <w:r w:rsidR="00C45B0F" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6539,71 +6212,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4285BE" w14:textId="77777777" w:rsidR="00860EB2" w:rsidRPr="00233666" w:rsidRDefault="00FF0969" w:rsidP="00FF0969">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IF RESPONDENT </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 'NOT EVERY DAY BUT AT LEAST</w:t>
+        <w:t>IF RESPONDENT SAYS 'NOT EVERY DAY BUT AT LEAST</w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">ONCE A WEEK' </w:t>
       </w:r>
       <w:r w:rsidR="00860EB2" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PLEASE </w:t>
       </w:r>
       <w:r w:rsidR="004C2C1E" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
@@ -7614,159 +7267,99 @@
         </w:rPr>
         <w:t>And, on average about how much per week do you think you spend on using this nicotine replacement product or products?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6934F1E7" w14:textId="4E73AD00" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please only answer this if you are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t> Please only answer this if you are fairly confident that you know.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FD67BA" w14:textId="69E4706A" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fairly confident</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t> IF NECESSARY SAY: Please give your answer to the nearest pound, we do not need an exact figure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534E16F1" w14:textId="2641C87D" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that you know.</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> ‘DON’T KNOW’, ENCOURAGE THEM TO GIVE THEIR BEST ESTIMATE</w:t>
+        <w:t> INTERVIEWER: IF RESPONDENT SAYS ‘DON’T KNOW’, ENCOURAGE THEM TO GIVE THEIR BEST ESTIMATE</w:t>
       </w:r>
       <w:r w:rsidR="006B652B" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. IF RESPONDENT SAYS </w:t>
       </w:r>
       <w:r w:rsidR="00687D55" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="006B652B" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8493,73 +8086,51 @@
     <w:p w14:paraId="1ED27BB2" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I REALLY want to stop </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> but I don't know when I will</w:t>
+        <w:t>I REALLY want to stop smoking but I don't know when I will</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE01776" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8842,101 +8413,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14CD6E82" w14:textId="008331BE" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please only answer this if you are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Please only answer this if you are fairly confident that you know.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fairly confident</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">IF </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> SAY: Please give your answer to the nearest pound, we</w:t>
+        <w:t>IF NECESSARY SAY: Please give your answer to the nearest pound, we</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>do not need an exact figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28151B57" w14:textId="77777777" w:rsidR="00C45B0F" w:rsidRPr="00D4700F" w:rsidRDefault="00C45B0F" w:rsidP="00C45B0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8946,69 +8477,58 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERVIEWER: </w:t>
       </w:r>
       <w:r w:rsidR="00AF5C08" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IF RESPONDENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AF5C08" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SAYS</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ‘DON’T KNOW’</w:t>
+        <w:t>SAYS ‘DON’T KNOW’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AF5C08" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ENCOURAGE THEM TO GIVE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9907,71 +9427,51 @@
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DP: IF Q632A1=CODES 1-2 USE ‘DO’; IF Q632A1 = CODE 4 USE ‘DID’]</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you usually smoke?</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 'Don't know', encourage them to give</w:t>
+        <w:t>INTERVIEWER: If respondent says 'Don't know', encourage them to give</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>their best estimate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E5F63E" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
@@ -10155,71 +9655,51 @@
         <w:t>How many of these do you think are hand-rolled?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3968323B" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00385D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 'Don't know', encourage them to give their</w:t>
+        <w:t>INTERVIEWER: If respondent says 'Don't know', encourage them to give their</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>best estimate. You will not be able to type in a number larger than the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>previous question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5BD401" w14:textId="3448C2D4" w:rsidR="00385D70" w:rsidRPr="00D4700F" w:rsidRDefault="00385D70" w:rsidP="00385D70">
       <w:pPr>
         <w:tabs>
@@ -10457,71 +9937,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you usually smoke?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 'Don't know', encourage them to give</w:t>
+        <w:t>INTERVIEWER: If respondent says 'Don't know', encourage them to give</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>their best estimate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4487E8D1" w14:textId="77777777" w:rsidR="008C6D93" w:rsidRPr="00D4700F" w:rsidRDefault="008C6D93" w:rsidP="008C6D93">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
@@ -10689,71 +10149,51 @@
         <w:t>. How many of these do you think are hand-rolled?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480205D8" w14:textId="77777777" w:rsidR="008C6D93" w:rsidRPr="00D4700F" w:rsidRDefault="008C6D93" w:rsidP="008C6D93">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 'Don't know', encourage them to give their</w:t>
+        <w:t>INTERVIEWER: If respondent says 'Don't know', encourage them to give their</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>best estimate. You will not be able to type in a number larger than the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>previous question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A715D3" w14:textId="03025594" w:rsidR="008C6D93" w:rsidRPr="00D4700F" w:rsidRDefault="008C6D93" w:rsidP="008C6D93">
       <w:pPr>
         <w:tabs>
@@ -11699,75 +11139,51 @@
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND SMOKED IN PAST YEAR [IF GORE=1-9 AND Q632a1=1/2/3/4]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23231220" w14:textId="77777777" w:rsidR="006E7896" w:rsidRPr="00F66AE0" w:rsidRDefault="006E7896" w:rsidP="006E7896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">SWAP1. 'Swap to Stop' is a program to help people stop smoking. It gives participants a free e-cigarette / vape starter kit and </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> support. Have you ever heard of ‘swap to stop’?  </w:t>
+        <w:t xml:space="preserve">SWAP1. 'Swap to Stop' is a program to help people stop smoking. It gives participants a free e-cigarette / vape starter kit and behavioural support. Have you ever heard of ‘swap to stop’?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137B2461" w14:textId="77777777" w:rsidR="006E7896" w:rsidRPr="00F66AE0" w:rsidRDefault="006E7896" w:rsidP="006E7896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SINGLE CODE </w:t>
       </w:r>
     </w:p>
@@ -12300,77 +11716,51 @@
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057731B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">No, I have seen my GP in the last </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> but he\she has not spoken to me about smoking</w:t>
+        <w:t>No, I have seen my GP in the last year but he\she has not spoken to me about smoking</w:t>
       </w:r>
       <w:r w:rsidR="00AD7D6D" w:rsidRPr="0057731B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [SINGLE CODE – TO </w:t>
       </w:r>
       <w:r w:rsidR="003A13F8" w:rsidRPr="0057731B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BE MUTUALLY EXCLUSIVE</w:t>
       </w:r>
@@ -12792,73 +12182,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Almost </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the time</w:t>
+        <w:t>Almost all of the time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015A3A34" w14:textId="29170F9A" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -13491,63 +12859,52 @@
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERVIEWER: </w:t>
       </w:r>
       <w:r w:rsidR="00AF5C08" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IF RESPONDENT </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>IF RESPONDENT SAYS</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> '</w:t>
       </w:r>
       <w:r w:rsidR="00AF5C08" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DON’T KNOW</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15423,188 +14780,88 @@
         </w:rPr>
         <w:t>Champix (varenicline)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625838B2" w14:textId="723E8CB9" w:rsidR="00B246C0" w:rsidRPr="00B246C0" w:rsidRDefault="00B246C0" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B246C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Cytisine</w:t>
-[...76 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Cytisine (e.g. Tabex, Tactizen or Desmoxan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A5AAE1" w14:textId="2B0129DC" w:rsidR="00D82E2C" w:rsidRDefault="00D82E2C" w:rsidP="00D82E2C">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">24. Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
+        <w:t>24. Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A21214A" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -15922,110 +15179,79 @@
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="003B1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97647" w:rsidRPr="003B1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with HEETS</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>iQOS</w:t>
-[...48 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFD6CDB" w14:textId="7061DF67" w:rsidR="000F4EAA" w:rsidRPr="003B1CC4" w:rsidRDefault="000F4EAA" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
@@ -16045,344 +15271,313 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allen Carr </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> session</w:t>
+        <w:t>Allen Carr Easyway session</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670BAF69" w14:textId="77777777" w:rsidR="000711D1" w:rsidRPr="00D4700F" w:rsidRDefault="000711D1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allen Carr </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> book</w:t>
+        <w:t>Allen Carr Easyway book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465537E5" w14:textId="77777777" w:rsidR="000711D1" w:rsidRPr="00D4700F" w:rsidRDefault="000711D1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="4E4E237B" w14:textId="77777777" w:rsidR="008C2C35" w:rsidRPr="00303F34" w:rsidRDefault="00714EBC" w:rsidP="00F23973">
+        <w:t>The SmokeFree Formula book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4E237B" w14:textId="77777777" w:rsidR="008C2C35" w:rsidRDefault="00714EBC" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00303F34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="008C2C35" w:rsidRPr="00303F34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ther</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="26B416FA" w14:textId="11FE2997" w:rsidR="00454BB3" w:rsidRPr="00303F34" w:rsidRDefault="00454BB3" w:rsidP="00F23973">
+        <w:t>ther book or booklet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D74481A" w14:textId="50B3A947" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>GLP-1 weight loss medication (e.g., Mounjaro, Wegovy, or Saxenda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F8DC6F" w14:textId="3FBE9F34" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Advice from artificial intelligence (AI) (e.g., ChatGPT, Copilot, Gemini or Claude)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B416FA" w14:textId="11FE2997" w:rsidR="00454BB3" w:rsidRPr="00303F34" w:rsidRDefault="00454BB3" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00303F34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidR="00F04615" w:rsidRPr="00303F34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please specify)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8E48EA" w14:textId="55BE76CC" w:rsidR="00BE5013" w:rsidRPr="00D4700F" w:rsidRDefault="00BE5013" w:rsidP="00F23973">
+    <w:p w14:paraId="5E8E48EA" w14:textId="55BE76CC" w:rsidR="00BE5013" w:rsidRPr="00D4700F" w:rsidRDefault="00BE5013" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>None of these (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E214E9" w14:textId="4C5AE449" w:rsidR="00BE5013" w:rsidRPr="00D4700F" w:rsidRDefault="00BE5013" w:rsidP="00F23973">
+    <w:p w14:paraId="26E214E9" w14:textId="4C5AE449" w:rsidR="00BE5013" w:rsidRPr="00D4700F" w:rsidRDefault="00BE5013" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E240DF" w14:textId="77777777" w:rsidR="00F04615" w:rsidRPr="00D4700F" w:rsidRDefault="00F04615" w:rsidP="00454BB3">
+    <w:p w14:paraId="65E240DF" w14:textId="77777777" w:rsidR="00F04615" w:rsidRPr="00D4700F" w:rsidRDefault="00F04615" w:rsidP="008B2418">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33DF92DD" w14:textId="77777777" w:rsidR="00025D0A" w:rsidRPr="00D4700F" w:rsidRDefault="00025D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
@@ -17000,51 +16195,51 @@
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE37A5D" w14:textId="77777777" w:rsidR="00667D7C" w:rsidRPr="00D4700F" w:rsidRDefault="00667D7C" w:rsidP="00667D7C"/>
     <w:p w14:paraId="0DB2C0F5" w14:textId="77777777" w:rsidR="00B84A70" w:rsidRPr="00D4700F" w:rsidRDefault="00B84A70" w:rsidP="00B84A70"/>
-    <w:p w14:paraId="3892F9D4" w14:textId="3B3DBF2B" w:rsidR="002F0F82" w:rsidRPr="00D4700F" w:rsidRDefault="002F0F82" w:rsidP="002F0F82">
+    <w:p w14:paraId="3892F9D4" w14:textId="481F151F" w:rsidR="002F0F82" w:rsidRPr="00D4700F" w:rsidRDefault="002F0F82" w:rsidP="002F0F82">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -17275,51 +16470,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Advice from a GP\health professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691444A4" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -17749,51 +16943,51 @@
       </w:r>
       <w:r w:rsidRPr="00415BDD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Coronavirus outbreak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A81C871" w14:textId="3F389A07" w:rsidR="005F7642" w:rsidRPr="005F7642" w:rsidRDefault="00D4700F" w:rsidP="005F7642">
+    <w:p w14:paraId="6A81C871" w14:textId="3F389A07" w:rsidR="005F7642" w:rsidRDefault="00D4700F" w:rsidP="005F7642">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006729B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -17808,79 +17002,120 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F7642">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F7642" w:rsidRPr="0045487B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>20. Hearing about an offer of free vapes (‘swap to stop’)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4542CD3B" w14:textId="28C87E34" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Concern about the impact of cigarette waste on the environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71436168" w14:textId="77777777" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418"/>
     <w:p w14:paraId="185D3FCA" w14:textId="1E2867A8" w:rsidR="00454BB3" w:rsidRPr="006729B8" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006729B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidR="002F0F82" w:rsidRPr="006729B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please specify)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1D5181" w14:textId="2F582237" w:rsidR="00BE5013" w:rsidRPr="006729B8" w:rsidRDefault="00BE5013" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -19308,191 +18543,91 @@
         </w:rPr>
         <w:t>Champix (varenicline)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C308338" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00B246C0" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B246C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Cytisine</w:t>
-[...76 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Cytisine (e.g. Tabex, Tactizen or Desmoxan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C26CDFD" w14:textId="3A9E6741" w:rsidR="00505CF1" w:rsidRDefault="00505CF1" w:rsidP="002A1BE7">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
+        <w:t>Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, On!, Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B94A29" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00C461C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -19800,101 +18935,70 @@
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heat-not-burn cigarette (e.g. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heat-not-burn cigarette (e.g. iQOS</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="7030A0"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="00B050"/>
-[...33 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with HEETS, heatsticks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056376E5" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="003B1CC4" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
@@ -19914,304 +19018,282 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1CC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allen Carr </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> session</w:t>
+        <w:t>Allen Carr Easyway session</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA3994D" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allen Carr </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> book</w:t>
+        <w:t>Allen Carr Easyway book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613CEA80" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="78FD0DEF" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
+        <w:t>The SmokeFree Formula book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FD0DEF" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRDefault="00505CF1" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:keepLines/>
+        <w:ind w:left="700"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4700F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other book or booklet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E67F14" w14:textId="77777777" w:rsidR="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="41"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="700"/>
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>GLP-1 weight loss medication (e.g., Mounjaro, Wegovy, or Saxenda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F76A9" w14:textId="295D1474" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="700"/>
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2418">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Advice from artificial intelligence (AI) (e.g., ChatGPT, Copilot, Gemini or Claude)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0C7712" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="008B2418">
+      <w:pPr>
+        <w:pStyle w:val="CatText"/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="700"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other (please specify)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C40C116" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
+    <w:p w14:paraId="3C40C116" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="700"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>None of these (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3C30C7" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00F23973">
+    <w:p w14:paraId="1B3C30C7" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="008B2418">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="700"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1469E5" w14:textId="77777777" w:rsidR="00A33BD5" w:rsidRPr="00D4700F" w:rsidRDefault="00A33BD5" w:rsidP="004E762B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="7030A0"/>
@@ -20419,64 +19501,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OUT</w:t>
       </w:r>
       <w:r w:rsidR="00D14493" w:rsidRPr="006E66CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14493" w:rsidRPr="006E66CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IF </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>IF NECESSARY</w:t>
+      </w:r>
       <w:r w:rsidR="00D14493" w:rsidRPr="006E66CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROMPT</w:t>
       </w:r>
       <w:r w:rsidR="00D14493" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO PRE-CODE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215D6BF5" w14:textId="39D8EF92" w:rsidR="007130C2" w:rsidRPr="00233666" w:rsidRDefault="002B33DC" w:rsidP="002B33DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -22258,98 +21328,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
       <w:r w:rsidR="008C3E53" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00C97297" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97297">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C97297" w:rsidRPr="00C12F2C">
+      <w:r w:rsidR="008C3E53" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C97297">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> QIMW118_2</w:t>
+        <w:t>ASK QIMW118_2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="78677DA8" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>QIMW118_2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354C98A2" w14:textId="07181452" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
@@ -23727,71 +22777,59 @@
         </w:rPr>
         <w:t>online</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC3A7F2" w14:textId="44F12F26" w:rsidR="00C8097A" w:rsidRPr="001F2859" w:rsidRDefault="00C8097A" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Other</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> online retailer</w:t>
+        <w:t>Other online retailer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343A22CE" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -23922,255 +22960,231 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other (please specify)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378AD99" w14:textId="658E35BC" w:rsidR="00212666" w:rsidRPr="00B56372" w:rsidRDefault="00212666" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DEBF74" w14:textId="54A5BDE2" w:rsidR="00F935C6" w:rsidRPr="00C02292" w:rsidRDefault="0057731B" w:rsidP="00F935C6">
+    <w:p w14:paraId="53DEBF74" w14:textId="54A5BDE2" w:rsidR="00F935C6" w:rsidRPr="000C4F1F" w:rsidRDefault="0057731B" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASK ALL IN ENGLAND UNDER 40 YEARS OLD,  EVER </w:t>
       </w:r>
       <w:commentRangeStart w:id="8"/>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>SMOKED</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49407C29" w14:textId="7EE45836" w:rsidR="0057731B" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="49407C29" w14:textId="7EE45836" w:rsidR="0057731B" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>IF Q632A1=1-5</w:t>
       </w:r>
-      <w:r w:rsidR="0057731B" w:rsidRPr="00C02292">
+      <w:r w:rsidR="0057731B" w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND AGE=40 or younger</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090A544C" w14:textId="49CC9A19" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="0057731B" w:rsidP="00566B25">
+    <w:p w14:paraId="090A544C" w14:textId="49CC9A19" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="0057731B" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">QIMW234_01. </w:t>
       </w:r>
-      <w:r w:rsidR="00566B25" w:rsidRPr="00C02292">
+      <w:r w:rsidR="00566B25" w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Just to check, how old were you when you first started smoking cigarettes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C508B6C" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="6C508B6C" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>IF NECESSARY: If you cannot remember your exact age, please provide an estimate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6901A7B1" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="6901A7B1" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179E966A" w14:textId="0AD37E51" w:rsidR="00566B25" w:rsidRPr="00C02292" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="179E966A" w14:textId="0AD37E51" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>READ OUT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8B1C12" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="0057731B" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="7F8B1C12" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="000C4F1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(DP: ALLOW NUMERIC RANGE, 0-120, DK</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(DP: ALLOW NUMERIC RANGE, 0-120, DK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B80DE0D" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1E8FAC" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7636BC" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
@@ -24927,64 +23941,52 @@
         <w:t>Yes - a synthetic cannabinoid such as "Spice"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12510732" w14:textId="48705200" w:rsidR="00521147" w:rsidRPr="00C12F2C" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes - an opioid such as morphine, heroin or a </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Yes - an opioid such as morphine, heroin or a nitazene</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="498DD657" w14:textId="11822513" w:rsidR="00521147" w:rsidRPr="00C12F2C" w:rsidRDefault="00521147" w:rsidP="00521147">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Yes - another substance (please specify)</w:t>
       </w:r>
@@ -25236,222 +24238,219 @@
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="0289A790" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="40F08CA4" w16cex:dateUtc="2026-03-31T10:42:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0289A790" w16cid:durableId="40F08CA4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02AC8204" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
+    <w:p w14:paraId="0C695DF4" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E346D8D" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
+    <w:p w14:paraId="3A8E45BF" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{3D522AFE-23F9-42A5-9266-C00E11F97AB8}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{4746FF22-514C-48D9-ADDD-F261FEE45DF0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{18CAC193-CAE7-4F9E-9E3B-56E961DD5067}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AD437D07-2CBA-4F2E-8CE0-F71E74FDEC98}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{D710AEBF-AF55-47AA-98B0-BBF550847A9E}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{EFCEF900-78AA-40D0-A247-50995989ECD2}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{48B34AEA-89CA-470D-8B95-07BAFD9A9B69}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{C2255D4E-6112-4CDC-8A51-5231E34C5173}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{2BCC168B-7C2A-4096-9CBE-617F5CB8369E}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{F272B49A-1B05-4F6A-937A-E16982992E2C}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{E9EF0883-818E-4BEF-B8BD-559C62ED2B45}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D776417D-D806-406C-9C51-BFF5BD2F3177}"/>
   </w:font>
   <w:font w:name="TimesNewRoman Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman ExtraBold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{B7F47C44-D949-4663-BE9D-13741743F1B6}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{EF2B4BE5-BE67-429C-AEB7-1106C5D505AB}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{A2276E38-4107-48BA-9661-0428B033A4E9}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{0BCE5603-8CE3-45C3-A24B-EEEE418A43D1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38DBC3B2" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
+    <w:p w14:paraId="745B3893" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D4E734" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
+    <w:p w14:paraId="26010D81" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="059B48A4" w14:textId="65943901" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
+  <w:p w14:paraId="059B48A4" w14:textId="0460B363" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>61767-</w:t>
     </w:r>
-    <w:r w:rsidR="009334AA">
-[...3 lines deleted...]
-      <w:t>9</w:t>
+    <w:r w:rsidR="002C6EA4">
+      <w:t>23</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67CD9E16" w14:textId="77777777" w:rsidR="00043A94" w:rsidRDefault="00043A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="052B835C" w14:textId="2F9C7AD0" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>Smokers Toolkit (ST)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>INTERNAL/CLIENT USE ONLY</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="715B21FB" w14:textId="70C222FB" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
+  <w:p w14:paraId="715B21FB" w14:textId="6D1B6BF4" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="000F3ADD">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00E41F32">
+      <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38BDE970" w14:textId="77777777" w:rsidR="000F3ADD" w:rsidRDefault="000F3ADD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E44D7F3" w14:textId="77777777" w:rsidR="0065037E" w:rsidRDefault="0065037E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00281BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B7E655C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -30193,104 +29192,105 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Clare Yetton">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Clare.Yetton@ipsos.com::3a4c0f98-cbc5-4596-b6d2-fc81f2934fc9"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000267DC"/>
     <w:rsid w:val="00003670"/>
     <w:rsid w:val="00005EA1"/>
     <w:rsid w:val="000129D1"/>
     <w:rsid w:val="00025D0A"/>
     <w:rsid w:val="000267DC"/>
     <w:rsid w:val="00033002"/>
     <w:rsid w:val="000415D8"/>
     <w:rsid w:val="000424C8"/>
     <w:rsid w:val="00043A94"/>
     <w:rsid w:val="00047253"/>
+    <w:rsid w:val="000565BA"/>
     <w:rsid w:val="0005756F"/>
     <w:rsid w:val="000602D2"/>
     <w:rsid w:val="000678C5"/>
     <w:rsid w:val="000711D1"/>
     <w:rsid w:val="0008638E"/>
     <w:rsid w:val="0008772E"/>
     <w:rsid w:val="00087C00"/>
     <w:rsid w:val="00095909"/>
     <w:rsid w:val="000A3720"/>
     <w:rsid w:val="000B3199"/>
     <w:rsid w:val="000B475F"/>
     <w:rsid w:val="000C03F2"/>
+    <w:rsid w:val="000C4F1F"/>
     <w:rsid w:val="000D09EF"/>
     <w:rsid w:val="000D0BD3"/>
     <w:rsid w:val="000D4AC3"/>
     <w:rsid w:val="000E4681"/>
     <w:rsid w:val="000E5985"/>
     <w:rsid w:val="000F3608"/>
     <w:rsid w:val="000F3ADD"/>
     <w:rsid w:val="000F4A2F"/>
     <w:rsid w:val="000F4EAA"/>
     <w:rsid w:val="00101834"/>
     <w:rsid w:val="00105DD0"/>
     <w:rsid w:val="00111F09"/>
     <w:rsid w:val="00125EAD"/>
     <w:rsid w:val="00126BA5"/>
     <w:rsid w:val="00127A8F"/>
     <w:rsid w:val="001322A5"/>
     <w:rsid w:val="001356BB"/>
     <w:rsid w:val="001404F4"/>
     <w:rsid w:val="001414E8"/>
     <w:rsid w:val="001414E9"/>
     <w:rsid w:val="001422E9"/>
     <w:rsid w:val="00145D52"/>
     <w:rsid w:val="001537E7"/>
     <w:rsid w:val="001538F7"/>
     <w:rsid w:val="00165C6F"/>
@@ -30324,63 +29324,65 @@
     <w:rsid w:val="001E4BA7"/>
     <w:rsid w:val="001F1E72"/>
     <w:rsid w:val="001F2859"/>
     <w:rsid w:val="001F51BE"/>
     <w:rsid w:val="00203866"/>
     <w:rsid w:val="002039BC"/>
     <w:rsid w:val="00212666"/>
     <w:rsid w:val="0022054D"/>
     <w:rsid w:val="00222784"/>
     <w:rsid w:val="002310F7"/>
     <w:rsid w:val="00231EF0"/>
     <w:rsid w:val="00233666"/>
     <w:rsid w:val="002401EB"/>
     <w:rsid w:val="002433AD"/>
     <w:rsid w:val="00243FA9"/>
     <w:rsid w:val="0025201B"/>
     <w:rsid w:val="00252C27"/>
     <w:rsid w:val="002676C8"/>
     <w:rsid w:val="00267F1C"/>
     <w:rsid w:val="0027180E"/>
     <w:rsid w:val="002768AD"/>
     <w:rsid w:val="00280224"/>
     <w:rsid w:val="0028638C"/>
     <w:rsid w:val="002922FC"/>
     <w:rsid w:val="00293ECB"/>
+    <w:rsid w:val="002949B9"/>
     <w:rsid w:val="002970B6"/>
     <w:rsid w:val="00297EC6"/>
     <w:rsid w:val="002A1BE7"/>
     <w:rsid w:val="002A2902"/>
     <w:rsid w:val="002A615F"/>
     <w:rsid w:val="002B1073"/>
     <w:rsid w:val="002B1ADB"/>
     <w:rsid w:val="002B30A7"/>
     <w:rsid w:val="002B33DC"/>
     <w:rsid w:val="002B4804"/>
     <w:rsid w:val="002C0653"/>
     <w:rsid w:val="002C24C7"/>
     <w:rsid w:val="002C28F4"/>
+    <w:rsid w:val="002C6EA4"/>
     <w:rsid w:val="002D21BD"/>
     <w:rsid w:val="002E1019"/>
     <w:rsid w:val="002E30A4"/>
     <w:rsid w:val="002E3148"/>
     <w:rsid w:val="002F0F82"/>
     <w:rsid w:val="002F1E93"/>
     <w:rsid w:val="002F73B0"/>
     <w:rsid w:val="00303F34"/>
     <w:rsid w:val="00331E44"/>
     <w:rsid w:val="00334DDB"/>
     <w:rsid w:val="0033696A"/>
     <w:rsid w:val="0034371E"/>
     <w:rsid w:val="00344485"/>
     <w:rsid w:val="0034509A"/>
     <w:rsid w:val="00355062"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="00355DA5"/>
     <w:rsid w:val="0036220A"/>
     <w:rsid w:val="0037237F"/>
     <w:rsid w:val="0038004D"/>
     <w:rsid w:val="00382CBD"/>
     <w:rsid w:val="00385D70"/>
     <w:rsid w:val="0039254E"/>
     <w:rsid w:val="00393F56"/>
     <w:rsid w:val="003A13F8"/>
@@ -30494,109 +29496,112 @@
     <w:rsid w:val="006341F8"/>
     <w:rsid w:val="0063449C"/>
     <w:rsid w:val="00645DAC"/>
     <w:rsid w:val="0065037E"/>
     <w:rsid w:val="0066517B"/>
     <w:rsid w:val="00667D7C"/>
     <w:rsid w:val="006729B8"/>
     <w:rsid w:val="00673AD3"/>
     <w:rsid w:val="00687C03"/>
     <w:rsid w:val="00687D55"/>
     <w:rsid w:val="0069254F"/>
     <w:rsid w:val="00694646"/>
     <w:rsid w:val="006958A8"/>
     <w:rsid w:val="006A13E9"/>
     <w:rsid w:val="006A3A7F"/>
     <w:rsid w:val="006A55D7"/>
     <w:rsid w:val="006B2B5B"/>
     <w:rsid w:val="006B4449"/>
     <w:rsid w:val="006B48B7"/>
     <w:rsid w:val="006B6202"/>
     <w:rsid w:val="006B652B"/>
     <w:rsid w:val="006C3880"/>
     <w:rsid w:val="006D5D1F"/>
     <w:rsid w:val="006D6602"/>
     <w:rsid w:val="006D7CBA"/>
+    <w:rsid w:val="006E1204"/>
     <w:rsid w:val="006E132E"/>
     <w:rsid w:val="006E4630"/>
     <w:rsid w:val="006E66CF"/>
     <w:rsid w:val="006E7896"/>
     <w:rsid w:val="006F7B3C"/>
     <w:rsid w:val="00702CD5"/>
     <w:rsid w:val="007048FF"/>
     <w:rsid w:val="007105FF"/>
     <w:rsid w:val="00710969"/>
     <w:rsid w:val="007130C2"/>
     <w:rsid w:val="00714EBC"/>
     <w:rsid w:val="00716BF7"/>
     <w:rsid w:val="0072149C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="00726DA9"/>
     <w:rsid w:val="00731AD0"/>
     <w:rsid w:val="00736F66"/>
     <w:rsid w:val="007371FD"/>
     <w:rsid w:val="00737408"/>
     <w:rsid w:val="007428D8"/>
     <w:rsid w:val="00743A09"/>
     <w:rsid w:val="0074405C"/>
     <w:rsid w:val="007515A1"/>
     <w:rsid w:val="00751999"/>
     <w:rsid w:val="00760D6B"/>
     <w:rsid w:val="0076263E"/>
+    <w:rsid w:val="00771EF3"/>
     <w:rsid w:val="007826E7"/>
     <w:rsid w:val="00792927"/>
     <w:rsid w:val="007A00EE"/>
     <w:rsid w:val="007B5A18"/>
     <w:rsid w:val="007D00F5"/>
     <w:rsid w:val="007E02AD"/>
     <w:rsid w:val="007F01B1"/>
     <w:rsid w:val="007F3A09"/>
     <w:rsid w:val="007F75D6"/>
     <w:rsid w:val="0080084C"/>
     <w:rsid w:val="008027F8"/>
     <w:rsid w:val="00802CF5"/>
     <w:rsid w:val="00806AE9"/>
     <w:rsid w:val="00806F4C"/>
     <w:rsid w:val="008158D7"/>
     <w:rsid w:val="00817F6D"/>
     <w:rsid w:val="00821C48"/>
     <w:rsid w:val="008279C2"/>
     <w:rsid w:val="0083001F"/>
     <w:rsid w:val="00831698"/>
     <w:rsid w:val="008351C4"/>
     <w:rsid w:val="0083602C"/>
     <w:rsid w:val="008434C5"/>
     <w:rsid w:val="00845630"/>
     <w:rsid w:val="00860EB2"/>
     <w:rsid w:val="00864416"/>
     <w:rsid w:val="0086457C"/>
     <w:rsid w:val="008704F4"/>
     <w:rsid w:val="00875B6F"/>
     <w:rsid w:val="00891E1B"/>
     <w:rsid w:val="0089242B"/>
     <w:rsid w:val="008A20F8"/>
     <w:rsid w:val="008A4D56"/>
+    <w:rsid w:val="008B2418"/>
     <w:rsid w:val="008C2C35"/>
     <w:rsid w:val="008C3E53"/>
     <w:rsid w:val="008C4A04"/>
     <w:rsid w:val="008C6D93"/>
     <w:rsid w:val="008D32FD"/>
     <w:rsid w:val="008D708C"/>
     <w:rsid w:val="008D7341"/>
     <w:rsid w:val="008E103B"/>
     <w:rsid w:val="008E17E5"/>
     <w:rsid w:val="008F0346"/>
     <w:rsid w:val="008F175C"/>
     <w:rsid w:val="008F47B4"/>
     <w:rsid w:val="00916645"/>
     <w:rsid w:val="00926C8C"/>
     <w:rsid w:val="009328D1"/>
     <w:rsid w:val="009334AA"/>
     <w:rsid w:val="00933BEA"/>
     <w:rsid w:val="009475AA"/>
     <w:rsid w:val="00947C49"/>
     <w:rsid w:val="00950FB0"/>
     <w:rsid w:val="00951120"/>
     <w:rsid w:val="0095399C"/>
     <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009616C2"/>
     <w:rsid w:val="009621BF"/>
@@ -30744,50 +29749,51 @@
     <w:rsid w:val="00D8164C"/>
     <w:rsid w:val="00D82E2C"/>
     <w:rsid w:val="00D856C9"/>
     <w:rsid w:val="00D92842"/>
     <w:rsid w:val="00D954CB"/>
     <w:rsid w:val="00D97A4A"/>
     <w:rsid w:val="00DB03F3"/>
     <w:rsid w:val="00DB3074"/>
     <w:rsid w:val="00DC11CF"/>
     <w:rsid w:val="00DD2C45"/>
     <w:rsid w:val="00DD7E88"/>
     <w:rsid w:val="00DE0817"/>
     <w:rsid w:val="00DE19DE"/>
     <w:rsid w:val="00DE38CF"/>
     <w:rsid w:val="00E0426F"/>
     <w:rsid w:val="00E04DB8"/>
     <w:rsid w:val="00E04E15"/>
     <w:rsid w:val="00E07CAE"/>
     <w:rsid w:val="00E112C6"/>
     <w:rsid w:val="00E137C7"/>
     <w:rsid w:val="00E141E0"/>
     <w:rsid w:val="00E1612B"/>
     <w:rsid w:val="00E24494"/>
     <w:rsid w:val="00E27599"/>
     <w:rsid w:val="00E27E83"/>
+    <w:rsid w:val="00E41F32"/>
     <w:rsid w:val="00E471E6"/>
     <w:rsid w:val="00E607AB"/>
     <w:rsid w:val="00E62FCD"/>
     <w:rsid w:val="00E65329"/>
     <w:rsid w:val="00E7188E"/>
     <w:rsid w:val="00E73220"/>
     <w:rsid w:val="00E77265"/>
     <w:rsid w:val="00E8135D"/>
     <w:rsid w:val="00E9152A"/>
     <w:rsid w:val="00E93A59"/>
     <w:rsid w:val="00E9542B"/>
     <w:rsid w:val="00EA28B6"/>
     <w:rsid w:val="00EA2D54"/>
     <w:rsid w:val="00EB179E"/>
     <w:rsid w:val="00EB3EA2"/>
     <w:rsid w:val="00EB61D5"/>
     <w:rsid w:val="00EC5C77"/>
     <w:rsid w:val="00ED1433"/>
     <w:rsid w:val="00ED7386"/>
     <w:rsid w:val="00EE223B"/>
     <w:rsid w:val="00EE723A"/>
     <w:rsid w:val="00EF4545"/>
     <w:rsid w:val="00EF4C63"/>
     <w:rsid w:val="00EF6181"/>
     <w:rsid w:val="00F04615"/>
@@ -31292,51 +30298,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF3981"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -32774,91 +31779,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58C58B3-51F4-4E8D-B7E6-DEB93E296521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9F68B7-4DDC-429F-BEF0-1C6957CE37E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC07E749-BB06-4F60-9DB9-F679F55F89CD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C46E637B-1C5C-4242-A11F-BA139CC69AC2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99AAD956-5526-4F6D-8C77-D20D5832AB56}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FBB349-FD6E-46CF-A926-FAAF0528EE10}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{252128AD-8755-4FD9-819A-F6B0F253701A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>3728</Words>
-  <Characters>21252</Characters>
+  <Words>3784</Words>
+  <Characters>21571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Normal dot (Rev02 January 2009)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IPSOS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24931</CharactersWithSpaces>
+  <CharactersWithSpaces>25305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Normal dot (Rev02 January 2009)</dc:title>
   <dc:subject>Universal Normal Template</dc:subject>
   <dc:creator>Authorised User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>af44d3240da420e376ed1a689eac1992bf6e6b19a5733d36f7b759867d0791e4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">